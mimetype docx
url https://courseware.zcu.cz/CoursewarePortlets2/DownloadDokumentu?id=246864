--- v0 (2026-07-10)
+++ v1 (2026-09-14)
@@ -21,1077 +21,1117 @@
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p w:rsidR="00565B2B" w:rsidRDefault="00AB7A24" w:rsidP="00205232">
       <w:pPr>
         <w:pStyle w:val="Nadpis1"/>
       </w:pPr>
       <w:r w:rsidRPr="00205232">
         <w:t>Doporučení pro zápočet MRV</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="006E0F4D" w:rsidRPr="006E0F4D" w:rsidRDefault="006E0F4D" w:rsidP="006E0F4D">
       <w:r>
         <w:t>Dokončení společného příkladu na výrobu autíčka (stačí jen v databázi)</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00C24B26" w:rsidRPr="00205232" w:rsidRDefault="00C24B26" w:rsidP="006E0F4D">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00205232">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Pro zvolený výrobek vytvořte kusovník a postupy.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C24B26" w:rsidRPr="00205232" w:rsidRDefault="00C24B26" w:rsidP="006E0F4D">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205232">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Minimální úrovně v kusovníku: 4 (hotový výrobek, skupiny, vyráběn</w:t>
+      </w:r>
+      <w:r w:rsidR="00937022">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>é</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00205232">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> díly, materiál a nakupované díly).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005141BF" w:rsidRPr="00205232" w:rsidRDefault="005141BF" w:rsidP="006E0F4D">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205232">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Všechny </w:t>
+      </w:r>
+      <w:r w:rsidR="0028510E" w:rsidRPr="00205232">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>činnosti provánět</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00205232">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> v nově vytvořeném skladu</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C24B26" w:rsidRPr="00205232" w:rsidRDefault="00C24B26" w:rsidP="006E0F4D">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205232">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Ve zprávě ve wordu by mělo být:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0028510E" w:rsidRPr="00205232" w:rsidRDefault="0028510E" w:rsidP="0028510E">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205232">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Titulní strana s</w:t>
+      </w:r>
+      <w:r w:rsidR="008562F2">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t> datem, názvem výrobku,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00205232">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> členy týmu </w:t>
+      </w:r>
+      <w:r w:rsidR="003A1A75">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(jména a foto) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00205232">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>a číslem databáze</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0028510E" w:rsidRPr="00205232" w:rsidRDefault="0028510E" w:rsidP="0028510E">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205232">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Obsah</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C24B26" w:rsidRPr="00205232" w:rsidRDefault="00C24B26" w:rsidP="00C24B26">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205232">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Popis </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C24B26" w:rsidRPr="00205232" w:rsidRDefault="00C24B26" w:rsidP="00C24B26">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205232">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Obrázek</w:t>
+      </w:r>
+      <w:r w:rsidR="00205232">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> výrobku</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0028510E" w:rsidRPr="00205232" w:rsidRDefault="0028510E" w:rsidP="00C24B26">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr>
+          <w:strike/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205232">
+        <w:rPr>
+          <w:strike/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Obrázky dílů a </w:t>
+      </w:r>
+      <w:r w:rsidR="00AF0E15">
+        <w:rPr>
+          <w:strike/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>skupin</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C24B26" w:rsidRPr="00205232" w:rsidRDefault="00C24B26" w:rsidP="00C24B26">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205232">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Kusovník</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0028510E" w:rsidRPr="00205232" w:rsidRDefault="0028510E" w:rsidP="00C24B26">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr>
+          <w:strike/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205232">
+        <w:rPr>
+          <w:strike/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>nářadí</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C24B26" w:rsidRPr="00205232" w:rsidRDefault="00C24B26" w:rsidP="00C24B26">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205232">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Snímky a tiskové sestavy</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF0E15" w:rsidRDefault="00AF0E15" w:rsidP="00C24B26">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Nově vytvořený sklad</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C24B26" w:rsidRPr="00205232" w:rsidRDefault="00C24B26" w:rsidP="00C24B26">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205232">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Doplněné firmy (dodavatelé a odběratelé)</w:t>
+      </w:r>
+      <w:r w:rsidR="00205232" w:rsidRPr="00205232">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>, pro vlastní organizaci 0 změnit název a adresu</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C24B26" w:rsidRPr="00205232" w:rsidRDefault="00C24B26" w:rsidP="00C24B26">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205232">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Doplněná pracoviště</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C24B26" w:rsidRPr="00205232" w:rsidRDefault="00C24B26" w:rsidP="00C24B26">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205232">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Doplněné nakupované materiály a vyráběné díly</w:t>
+      </w:r>
+      <w:r w:rsidR="00A548A7">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>, alespoň jeden vyráběný díl s násobky minimálního množství, pro nakupované díly balící a minimální množství</w:t>
+      </w:r>
+      <w:r w:rsidR="003A1A75">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>, pro jeden nakupovaný díl minimum a maximum skladu</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C24B26" w:rsidRPr="00205232" w:rsidRDefault="00C24B26" w:rsidP="00C24B26">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205232">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Dop</w:t>
+      </w:r>
+      <w:r w:rsidR="005141BF" w:rsidRPr="00205232">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>l</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00205232">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>něný kusovník (příklad sestavy</w:t>
+      </w:r>
+      <w:r w:rsidR="00937022">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> s více vstupními komponentami a díly</w:t>
+      </w:r>
+      <w:r w:rsidR="005141BF" w:rsidRPr="00205232">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="003A1A75">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pro 1 ks vrcholového výrovku a pro očekávanou velikost zákaznické objednávky</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005141BF" w:rsidRPr="00205232" w:rsidRDefault="005141BF" w:rsidP="00C24B26">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205232">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Alespoň jeden postup s více operacemi</w:t>
+      </w:r>
+      <w:r w:rsidR="00205232" w:rsidRPr="00205232">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>, alespoň pro jeden díl doplnit náčrtek nebo výkres do postupu</w:t>
+      </w:r>
+      <w:r w:rsidR="00937022">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>, ukázka postupu s více operacemi</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005141BF" w:rsidRPr="00205232" w:rsidRDefault="005141BF" w:rsidP="00C24B26">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr>
+          <w:strike/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205232">
+        <w:rPr>
+          <w:strike/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Operace s kooperací</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005141BF" w:rsidRPr="00205232" w:rsidRDefault="005141BF" w:rsidP="00C24B26">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205232">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Provedení základních kalkulací</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005141BF" w:rsidRPr="00205232" w:rsidRDefault="005141BF" w:rsidP="00C24B26">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205232">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Provedení kontrol TPV dat</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005141BF" w:rsidRPr="00205232" w:rsidRDefault="005141BF" w:rsidP="00C24B26">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205232">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Operativní kalkulace pro očekávaný počet výrobků a srovnání s kalkulací pro jeden kus</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005141BF" w:rsidRPr="00205232" w:rsidRDefault="005141BF" w:rsidP="00C24B26">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205232">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Expediční příkaz včetně tisku do formuláře</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005141BF" w:rsidRPr="00205232" w:rsidRDefault="005141BF" w:rsidP="00C24B26">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205232">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Postup zaplánování výrobních plánu do výroby</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005141BF" w:rsidRPr="00205232" w:rsidRDefault="005141BF" w:rsidP="00C24B26">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205232">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Vytvořené výrobní příkazy (ideální s jinou zakázkou nebo s jinou řadou výrobních příkazů</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005141BF" w:rsidRPr="00205232" w:rsidRDefault="005141BF" w:rsidP="00C24B26">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205232">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Ukázka tisku průvodky s</w:t>
+      </w:r>
+      <w:r w:rsidR="00205232" w:rsidRPr="00205232">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="0028510E" w:rsidRPr="00205232">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>operacemi</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007852AE" w:rsidRPr="007852AE" w:rsidRDefault="00205232" w:rsidP="00C24B26">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007852AE">
+        <w:rPr>
+          <w:strike/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Kapacitní plán</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007852AE" w:rsidRPr="00485B51" w:rsidRDefault="00485B51" w:rsidP="00C24B26">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr>
+          <w:strike/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00485B51">
+        <w:rPr>
+          <w:strike/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Provedení rezervací materiálu</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005141BF" w:rsidRPr="007852AE" w:rsidRDefault="005141BF" w:rsidP="00C24B26">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007852AE">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Naplánované objednávky včetně ukázky jedné objednávky</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005141BF" w:rsidRPr="00205232" w:rsidRDefault="005141BF" w:rsidP="00C24B26">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205232">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Vytvoření příjemky z objednávky včetně tisku formuláře příjemky)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005141BF" w:rsidRPr="00205232" w:rsidRDefault="005141BF" w:rsidP="00C24B26">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205232">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Vytvoření výdejky materiálu</w:t>
+      </w:r>
+      <w:r w:rsidR="00485B51">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> z výrobního příkazu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00205232">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> včetně tisku</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF0E15">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> před a po realizaci</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005141BF" w:rsidRPr="00205232" w:rsidRDefault="005141BF" w:rsidP="00C24B26">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205232">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Zaevidování plnění výrobní operace včetně přehledu všech zaevidovaných operací</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0028510E" w:rsidRPr="00205232" w:rsidRDefault="0028510E" w:rsidP="00C24B26">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205232">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Převody hotových výrobních příkazů přímo a přes sklad</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0028510E" w:rsidRPr="00205232" w:rsidRDefault="0028510E" w:rsidP="00C24B26">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205232">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Příjemka hotových výrobků na sklad včetně formuláře</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0028510E" w:rsidRPr="00205232" w:rsidRDefault="0028510E" w:rsidP="00C24B26">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205232">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Vytvořit výslednou kalkulaci za výrobní příkazy</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0028510E" w:rsidRPr="00205232" w:rsidRDefault="005F12D5" w:rsidP="00C24B26">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr>
+          <w:strike/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:strike/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidR="0028510E" w:rsidRPr="00205232">
+        <w:rPr>
+          <w:strike/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>řeskladnění</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0028510E" w:rsidRPr="00205232" w:rsidRDefault="0028510E" w:rsidP="00C24B26">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205232">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Vytvoření výdejky pro zákazníka z expedičního listu</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005141BF" w:rsidRPr="00205232" w:rsidRDefault="0028510E" w:rsidP="0028510E">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205232">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Vytvoření faktury a tisk</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0028510E" w:rsidRDefault="0028510E" w:rsidP="005141BF">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205232">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Snímky a formuláře doplnit stručným komentářem se zaměřením na problémy během použití Heliosu od TPV po expedici.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF0E15" w:rsidRPr="00205232" w:rsidRDefault="00AF0E15" w:rsidP="005141BF">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Porovnání plánované (operativní) a skutečné (výsledné) kalkulace se zdůvodněním</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0028510E" w:rsidRDefault="0028510E" w:rsidP="005141BF">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205232">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Na závěr sepsat možné chyby v poskytnutých studijních podkladech</w:t>
+      </w:r>
+      <w:r w:rsidR="00A548A7">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>, vlastní chyby při průchodu odbytové zakázky a jejich řešení</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00205232">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a popsat celkovou spokojenost</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE4A10">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> z Heliosem</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00205232">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (nebo námitky)</w:t>
+      </w:r>
+      <w:r w:rsidR="00205232" w:rsidRPr="00205232">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205232" w:rsidRDefault="00205232" w:rsidP="00205232">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Doc. Kopeček</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205232" w:rsidRPr="00205232" w:rsidRDefault="008562F2" w:rsidP="003A1A75">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>13</w:t>
+      </w:r>
       <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:r w:rsidRPr="00205232">
-[...1024 lines deleted...]
-        <w:t>17.07.2025</w:t>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidR="003A1A75">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.08.2026</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00205232" w:rsidRPr="00205232">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
@@ -1365,95 +1405,97 @@
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00AB7A24"/>
     <w:rsid w:val="000E18B2"/>
     <w:rsid w:val="000F3C9C"/>
     <w:rsid w:val="001419F3"/>
     <w:rsid w:val="00205232"/>
     <w:rsid w:val="0028510E"/>
     <w:rsid w:val="002B046F"/>
+    <w:rsid w:val="003A1A75"/>
     <w:rsid w:val="00485B51"/>
     <w:rsid w:val="005141BF"/>
     <w:rsid w:val="00565B2B"/>
     <w:rsid w:val="005F12D5"/>
     <w:rsid w:val="006E0F4D"/>
     <w:rsid w:val="00735255"/>
     <w:rsid w:val="00782FE1"/>
     <w:rsid w:val="007852AE"/>
+    <w:rsid w:val="008562F2"/>
     <w:rsid w:val="008D1145"/>
     <w:rsid w:val="00937022"/>
     <w:rsid w:val="00A548A7"/>
     <w:rsid w:val="00AB7A24"/>
     <w:rsid w:val="00AE4A10"/>
     <w:rsid w:val="00AF0E15"/>
     <w:rsid w:val="00B72FB9"/>
     <w:rsid w:val="00C11506"/>
     <w:rsid w:val="00C24B26"/>
     <w:rsid w:val="00C73C00"/>
     <w:rsid w:val="00F56496"/>
     <w:rsid w:val="00FF7E2A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="cs-CZ"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="299DF950"/>
+  <w14:docId w14:val="2D63B508"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{C7B79F78-AF54-4E52-8BD4-AB05293A6682}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="cs-CZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
@@ -2165,70 +2207,70 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>334</Words>
-  <Characters>1971</Characters>
+  <Words>357</Words>
+  <Characters>2112</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>16</Lines>
+  <Lines>17</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Název</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>ZČU</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2301</CharactersWithSpaces>
+  <CharactersWithSpaces>2465</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Pavel Kopeček</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>